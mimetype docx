--- v0 (2026-08-07)
+++ v1 (2026-09-17)
@@ -176,67 +176,51 @@
     </w:tbl>
     <w:p w14:paraId="22D0E101" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4254B88F" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRPr="00523647" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:spacing w:before="94"/>
         <w:ind w:left="240" w:right="274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523647">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bigby Parish Council is an equal opportunities employer and your application will be judged solely on merit and irrespective of ethnic origin, race, </w:t>
-[...15 lines deleted...]
-        <w:t>, gender, disability, age, trade union activity, marital status, religion, belief or sexual orientation or any other protected characteristic. Please answer all the questions in this form honestly and truthfully and read and sign the declaration and consents at the end of the form to provide the best chance of obtaining an interview. If you require any assistance, please contact the Clerk</w:t>
+        <w:t>Bigby Parish Council is an equal opportunities employer and your application will be judged solely on merit and irrespective of ethnic origin, race, colour, gender, disability, age, trade union activity, marital status, religion, belief or sexual orientation or any other protected characteristic. Please answer all the questions in this form honestly and truthfully and read and sign the declaration and consents at the end of the form to provide the best chance of obtaining an interview. If you require any assistance, please contact the Clerk</w:t>
       </w:r>
       <w:r w:rsidRPr="00523647">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00523647">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>at clerk@bigbyparishcouncil.gov.uk.</w:t>
       </w:r>
       <w:r w:rsidRPr="00523647">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00523647">
@@ -2622,55 +2606,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>QUALIFICATIONS</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="59585A91" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 32" o:spid="_x0000_s1034" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtnDH7DwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PnPmzMzV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJSduIa2Y1iqu2e5KFC0K12k50xD/wKIX2lLQ&#10;C9StCIIdUP8G1WuJ4KEJCwl9Bk2jpUo5UDbL/JdsHjrhVMqFxPHuIpP/f7Dy/fHBfUQWxlcwUgFT&#10;Et7dg/zimYV9J2yrbhBh6JSoKfAySpYNzhfz0yi1L3wEqYZ3UFORxSFAAhob7KMqlCcjdCrA6SK6&#10;GgOTdLh+sdys13Ql6W652a5erlMIUZxfO/ThjYKeRaPkSEVN6OJ470NkI4qzSwzmwej6ThuTNthW&#10;e4PsKKgB9nn8Z/Sf3IxlQ8k3z4nH3yHy9P0JoteBOtnovuTbi5MoomyvbZ36LAhtJpsoGzvrGKWb&#10;RAxjNTJdE5EYIMpaQX0iYRGmxqVBI6MD/MbZQE1bcv/1IFBxZt5aKk7s8LOBZ6M6G8JKelrywNlk&#10;7sM0CQeHuu0IeSq/hRsqYKOTto8sZrrUiEnyeWhip/+4T16Po737DgAA//8DAFBLAwQUAAYACAAA&#10;ACEAJmQ5PNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOg1pVIU6F&#10;KsGBHlBDDxydeEki4nVqu2ng61m40MtIo1nNvM23k+3FiD50jhQsFwkIpNqZjhoFx7enuw2IEDUZ&#10;3TtCBV8YYFvMbnKdGXehA45lbASXUMi0gjbGIZMy1C1aHRZuQOLsw3mrI1vfSOP1hcttL9MkWUur&#10;O+KFVg+4a7H+LM9WQXU61t92F20yPvvy5TXdvx/KvVK38+nxAUTEKf4fwy8+o0PBTJU7kwmiV8CP&#10;xD/lbLO6Z1spSNcrkEUur+GLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtnDH7DwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmZDk8&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="59585A91" id="Text Box 32" o:spid="_x0000_s1034" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtnDH7DwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PnPmzMzV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJSduIa2Y1iqu2e5KFC0K12k50xD/wKIX2lLQ&#10;C9StCIIdUP8G1WuJ4KEJCwl9Bk2jpUo5UDbL/JdsHjrhVMqFxPHuIpP/f7Dy/fHBfUQWxlcwUgFT&#10;Et7dg/zimYV9J2yrbhBh6JSoKfAySpYNzhfz0yi1L3wEqYZ3UFORxSFAAhob7KMqlCcjdCrA6SK6&#10;GgOTdLh+sdys13Ql6W652a5erlMIUZxfO/ThjYKeRaPkSEVN6OJ470NkI4qzSwzmwej6ThuTNthW&#10;e4PsKKgB9nn8Z/Sf3IxlQ8k3z4nH3yHy9P0JoteBOtnovuTbi5MoomyvbZ36LAhtJpsoGzvrGKWb&#10;RAxjNTJdE5EYIMpaQX0iYRGmxqVBI6MD/MbZQE1bcv/1IFBxZt5aKk7s8LOBZ6M6G8JKelrywNlk&#10;7sM0CQeHuu0IeSq/hRsqYKOTto8sZrrUiEnyeWhip/+4T16Po737DgAA//8DAFBLAwQUAAYACAAA&#10;ACEAJmQ5PNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOg1pVIU6F&#10;KsGBHlBDDxydeEki4nVqu2ng61m40MtIo1nNvM23k+3FiD50jhQsFwkIpNqZjhoFx7enuw2IEDUZ&#10;3TtCBV8YYFvMbnKdGXehA45lbASXUMi0gjbGIZMy1C1aHRZuQOLsw3mrI1vfSOP1hcttL9MkWUur&#10;O+KFVg+4a7H+LM9WQXU61t92F20yPvvy5TXdvx/KvVK38+nxAUTEKf4fwy8+o0PBTJU7kwmiV8CP&#10;xD/lbLO6Z1spSNcrkEUur+GLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtnDH7DwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmZDk8&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="22AC42C5" w14:textId="77777777" w:rsidR="00E56307" w:rsidRDefault="00E56307" w:rsidP="00E56307">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>EDUCATION</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -4143,51 +4123,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>COURSES</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="010CF514" id="Text Box 6" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.75pt;width:426.5pt;height:13.25pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCebpuuEAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFdquo6Wrpsghp&#10;WZAWPsB1nMTC8Zix26R8PWMn7XITD4hEssb2+MzMmTOb66Ez7KjQa7Aln89yzpSVUGnblPzzp7sX&#10;a858ELYSBqwq+Ul5fr19/mzTu0ItoAVTKWQEYn3Ru5K3Ibgiy7xsVSf8DJyydFkDdiLQFpusQtET&#10;emeyRZ6vsh6wcghSeU+nt+Ml3yb8ulYyfKhrrwIzJafcQloxrfu4ZtuNKBoUrtVySkP8Qxad0JaC&#10;XqBuRRDsgPo3qE5LBA91mEnoMqhrLVWqgaqZ579U89gKp1ItRI53F5r8/4OVD8dH9xFZGF7DQA1M&#10;RXh3D/KLZxZ2rbCNukGEvlWiosDzSFnWO19MTyPVvvARZN+/h4qaLA4BEtBQYxdZoToZoVMDThfS&#10;1RCYpMPlq/lquaQrSXfz1XpxtUwhRHF+7dCHtwo6Fo2SIzU1oYvjvQ8xG1GcXWIwD0ZXd9qYtMFm&#10;vzPIjoIEsMvjP6H/5GYs60u+ekl5/B0iT9+fIDodSMlGdyVfX5xEEWl7Y6uksyC0GW1K2diJx0jd&#10;SGIY9gPTVcmvYoBI6x6qExGLMAqXBo2MFvAbZz2JtuT+60Gg4sy8s9ScqPCzgWdjfzaElfS05IGz&#10;0dyFcRIODnXTEvLYfgs31MBaJ26fspjSJSEmyqehiUr/cZ+8nkZ7+x0AAP//AwBQSwMEFAAGAAgA&#10;AAAhAJltUx7eAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sWdAmKE0n&#10;NAkO7IBWduCYNqataJzSZF3h6fFOcPztT78/55vZ92LCMXaBDCwXCgRSHVxHjYHD29PNHYiYLDnb&#10;B0ID3xhhU1xe5DZz4UR7nMrUCC6hmFkDbUpDJmWsW/Q2LsKAxLuPMHqbOI6NdKM9cbnvpVZqLb3t&#10;iC+0dsBti/VnefQGqq9D/eO3yavpeSxfXvXufV/ujLm+mh8fQCSc0x8MZ31Wh4KdqnAkF0XPeX2/&#10;ZNSAvl2BOANKa55UBlZKgSxy+f+F4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCebpuu&#10;EAIAACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCZ&#10;bVMe3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="010CF514" id="Text Box 6" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.75pt;width:426.5pt;height:13.25pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdKnodDwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmgBigEhrBfWJiEWYhEuDRkYH+I2zgURbcv/1IFBxZt5aak5U+NnAs1GdDWElPS154Gwy&#10;92GahIND3XaEPLXfwg01sNGJ28cs5nRJiInyeWii0n/cJ6/H0d59BwAA//8DAFBLAwQUAAYACAAA&#10;ACEAmW1THt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZ0CYoTSc0&#10;CQ7sgFZ24Jg2pq1onNJkXeHp8U5w/O1Pvz/nm9n3YsIxdoEMLBcKBFIdXEeNgcPb080diJgsOdsH&#10;QgPfGGFTXF7kNnPhRHucytQILqGYWQNtSkMmZaxb9DYuwoDEu48weps4jo10oz1xue+lVmotve2I&#10;L7R2wG2L9Wd59Aaqr0P947fJq+l5LF9e9e59X+6Mub6aHx9AJJzTHwxnfVaHgp2qcCQXRc95fb9k&#10;1IC+XYE4A0prnlQGVkqBLHL5/4XiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ0qeh0P&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJlt&#10;Ux7eAAAACgEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="579B0207" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="4" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>TRAINING</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-13"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -4721,51 +4701,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>EMPLOYMENT</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3CF7DA47" id="Text Box 11" o:spid="_x0000_s1036" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdKnodDwIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmgBigEhrBfWJiEWYhEuDRkYH+I2zgURbcv/1IFBxZt5aak5U+NnAs1GdDWElPS154Gwy&#10;92GahIND3XaEPLXfwg01sNGJ28cs5nRJiInyeWii0n/cJ6/H0d59BwAA//8DAFBLAwQUAAYACAAA&#10;ACEAJmQ5PNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOg1pVIU6F&#10;KsGBHlBDDxydeEki4nVqu2ng61m40MtIo1nNvM23k+3FiD50jhQsFwkIpNqZjhoFx7enuw2IEDUZ&#10;3TtCBV8YYFvMbnKdGXehA45lbASXUMi0gjbGIZMy1C1aHRZuQOLsw3mrI1vfSOP1hcttL9MkWUur&#10;O+KFVg+4a7H+LM9WQXU61t92F20yPvvy5TXdvx/KvVK38+nxAUTEKf4fwy8+o0PBTJU7kwmiV8CP&#10;xD/lbLO6Z1spSNcrkEUur+GLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdKnodDwIA&#10;ACIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmZDk8&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="3CF7DA47" id="Text Box 11" o:spid="_x0000_s1037" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu2NBIEAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFlhI1XS1dFiEt&#10;F2nhAxzHaSwcjxm7TcrX79hJu9zEAyKRrLE9PjNz5szmaugMOyr0GmzJ57OcM2Ul1NruS/7l8+2z&#10;NWc+CFsLA1aV/KQ8v9o+fbLpXaEW0IKpFTICsb7oXcnbEFyRZV62qhN+Bk5ZumwAOxFoi/usRtET&#10;emeyRZ6vsh6wdghSeU+nN+Ml3yb8plEyfGwarwIzJafcQloxrVVcs+1GFHsUrtVySkP8Qxad0JaC&#10;XqBuRBDsgPo3qE5LBA9NmEnoMmgaLVWqgaqZ579Uc98Kp1ItRI53F5r8/4OVH4737hOyMLyGgRqY&#10;ivDuDuRXzyzsWmH36hoR+laJmgLPI2VZ73wxPY1U+8JHkKp/DzU1WRwCJKChwS6yQnUyQqcGnC6k&#10;qyEwSYfLF/PVcklXku7mq/Xi5TKFEMX5tUMf3iroWDRKjtTUhC6Odz7EbERxdonBPBhd32pj0gb3&#10;1c4gOwoSwC6P/4T+k5uxrC/56jnl8XeIPH1/guh0ICUb3ZV8fXESRaTtja2TzoLQZrQpZWMnHiN1&#10;I4lhqAam65K/igEirRXUJyIWYRQuDRoZLeB3znoSbcn9t4NAxZl5Z6k5UeFnA89GdTaElfS05IGz&#10;0dyFcRIODvW+JeSx/RauqYGNTtw+ZjGlS0JMlE9DE5X+4z55PY729gEAAP//AwBQSwMEFAAGAAgA&#10;AAAhACZkOTzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjToNaVSFO&#10;hSrBgR5QQw8cnXhJIuJ1artp4OtZuNDLSKNZzbzNt5PtxYg+dI4ULBcJCKTamY4aBce3p7sNiBA1&#10;Gd07QgVfGGBbzG5ynRl3oQOOZWwEl1DItII2xiGTMtQtWh0WbkDi7MN5qyNb30jj9YXLbS/TJFlL&#10;qzvihVYPuGux/izPVkF1OtbfdhdtMj778uU13b8fyr1St/Pp8QFExCn+H8MvPqNDwUyVO5MJolfA&#10;j8Q/5WyzumdbKUjXK5BFLq/hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALtjQSBAC&#10;AAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmQ5&#10;PNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="32FFA66A" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>PRESENT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-3"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -5209,51 +5189,51 @@
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Required:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0B7D9BDB" id="Text Box 10" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:10pt;width:426.5pt;height:207.6pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBysxZuDAIAAPoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG2XVktUd7V0WYS0&#10;LEgLH+A4TmLheMzYbVK+nrHTdtFyQ+RgjTP2m5n3njc3Y2/ZQWMw4ARfzOacaaegNq4V/Pu3+zfX&#10;nIUoXS0tOC34UQd+s339ajP4Ui+hA1trZATiQjl4wbsYfVkUQXW6l2EGXjtKNoC9jLTFtqhRDoTe&#10;22I5n6+LAbD2CEqHQH/vpiTfZvym0Sp+aZqgI7OCU28xr5jXKq3FdiPLFqXvjDq1If+hi14aR0Uv&#10;UHcySrZH8xdUbxRCgCbOFPQFNI1ROs9A0yzmL6Z56qTXeRYiJ/gLTeH/warHw5P/iiyO72EkAfMQ&#10;wT+A+hGYg10nXatvEWHotKyp8CJRVgw+lKeriepQhgRSDZ+hJpHlPkIGGhvsEys0JyN0EuB4IV2P&#10;kSn6uXq7WK9WlFKUW66v1qtllqWQ5fm6xxA/auhZCgRHUjXDy8NDiKkdWZ6PpGoO7o21WVnr2CD4&#10;+orwUyaANXVK5g221c4iO8jkjfzl2V4c600kh1rTC359OSTLRMcHV+cqURo7xdSJdSd+EiUTOXGs&#10;RmZqwd+lAomuCuojEYYwGZIeEAUd4C/OBjKj4OHnXqLmzH5yRHpy7jnAc1CdA+kUXRU8cjaFuzg5&#10;fO/RtB0hT7I6uCVhGpMpe+7i1C4ZLDN5egzJwX/u86nnJ7v9DQAA//8DAFBLAwQUAAYACAAAACEA&#10;ipVCt+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNLKRJFloaaVi+9&#10;tH4k3hZ2BCI7i+y2xX/v9KTHd+bJ+5EvJ9uLI46+c6RgPotAINXOdNQoeH3Z3NyB8EGT0b0jVPCD&#10;HpbF5UWuM+NOtMPjPjSCTchnWkEbwpBJ6esWrfYzNyDx79ONVgeWYyPNqE9sbnsZR1Eqre6IE1o9&#10;4GOL9df+YBXsqtWm/Kjfnp6/k3WZJuvpfbtYKXV9NZUPIAJO4Q+Gc32uDgV3qtyBjBc96/R+zqgC&#10;jgFxBqI45kulIFncxiCLXP7fUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcrMWbgwC&#10;AAD6AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAipVC&#10;t+AAAAALAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0B7D9BDB" id="Text Box 10" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:10pt;width:426.5pt;height:207.6pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeKqJdDAIAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJl6Aw4hRdug4D&#10;ugvQ7QNoWY6FyaJGKbG7rx8lJ+nQvQ3zg0CZ0iF5ztHmZuytOGoKBl0lF7O5FNopbIzbV/L7t/s3&#10;11KECK4Bi05X8kkHebN9/Woz+FIvsUPbaBIM4kI5+Ep2MfqyKILqdA9hhl47TrZIPUTe0r5oCAZG&#10;722xnM/XxYDUeEKlQ+C/d1NSbjN+22oVv7Rt0FHYSnJvMa+U1zqtxXYD5Z7Ad0ad2oB/6KIH47jo&#10;BeoOIogDmb+geqMIA7ZxprAvsG2N0nkGnmYxfzHNYwde51mYnOAvNIX/B6s+Hx/9VxJxfIcjC5iH&#10;CP4B1Y8gHO46cHt9S4RDp6HhwotEWTH4UJ6uJqpDGRJIPXzChkWGQ8QMNLbUJ1Z4TsHoLMDThXQ9&#10;RqH45+rtYr1acUpxbrm+Wq+WWZYCyvN1TyF+0NiLFFSSWNUMD8eHEFM7UJ6PpGoO7421WVnrxFDJ&#10;9RXjp0xAa5qUzBva1ztL4gjJG/nLs7041pvIDrWmr+T15RCUiY73rslVIhg7xdyJdSd+EiUTOXGs&#10;R2EaJi9PlviqsXlixggnR/IL4qBD+iXFwG6sZPh5ANJS2I+OWU/WPQd0DupzAE7x1UpGKaZwFyeL&#10;HzyZfcfIk64Ob1mZ1mTOnrs49csOy1SeXkOy8J/7fOr5zW5/AwAA//8DAFBLAwQUAAYACAAAACEA&#10;ipVCt+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNLKRJFloaaVi+9&#10;tH4k3hZ2BCI7i+y2xX/v9KTHd+bJ+5EvJ9uLI46+c6RgPotAINXOdNQoeH3Z3NyB8EGT0b0jVPCD&#10;HpbF5UWuM+NOtMPjPjSCTchnWkEbwpBJ6esWrfYzNyDx79ONVgeWYyPNqE9sbnsZR1Eqre6IE1o9&#10;4GOL9df+YBXsqtWm/Kjfnp6/k3WZJuvpfbtYKXV9NZUPIAJO4Q+Gc32uDgV3qtyBjBc96/R+zqgC&#10;jgFxBqI45kulIFncxiCLXP7fUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAniqiXQwC&#10;AAD7AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAipVC&#10;t+AAAAALAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" filled="f" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="56DCF67E" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="2"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="75E9175D" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Employer:</w:t>
                       </w:r>
@@ -6057,51 +6037,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>HISTORY</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="05892346" id="Text Box 15" o:spid="_x0000_s1038" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq8Vk/DwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PnPmzMzV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJSduIa2Y1iqu2e5KFC0K12k50xD/wKIX2lLQ&#10;C9StCIIdUP8G1WuJ4KEJCwl9Bk2jpUo5UDbL/JdsHjrhVMqFxPHuIpP/f7Dy/fHBfUQWxlcwUgFT&#10;Et7dg/zimYV9J2yrbhBh6JSoKfAySpYNzhfz0yi1L3wEqYZ3UFORxSFAAhob7KMqlCcjdCrA6SK6&#10;GgOTdLh+sdys13Ql6W652a5erlMIUZxfO/ThjYKeRaPkSEVN6OJ470NkI4qzSwzmwej6ThuTNthW&#10;e4PsKKgB9nn8Z/Sf3IxlQ8k3z4nH3yHy9P0JoteBOtnovuTbi5MoomyvbZ36LAhtJpsoGzvrGKWb&#10;RAxjNTJdkwyJZNS1gvpEyiJMnUuTRkYH+I2zgbq25P7rQaDizLy1VJ3Y4mcDz0Z1NoSV9LTkgbPJ&#10;3IdpFA4OddsR8lR/CzdUwUYncR9ZzHypE5Pm89TEVv9xn7weZ3v3HQAA//8DAFBLAwQUAAYACAAA&#10;ACEAJmQ5PNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaNOg1pVIU6F&#10;KsGBHlBDDxydeEki4nVqu2ng61m40MtIo1nNvM23k+3FiD50jhQsFwkIpNqZjhoFx7enuw2IEDUZ&#10;3TtCBV8YYFvMbnKdGXehA45lbASXUMi0gjbGIZMy1C1aHRZuQOLsw3mrI1vfSOP1hcttL9MkWUur&#10;O+KFVg+4a7H+LM9WQXU61t92F20yPvvy5TXdvx/KvVK38+nxAUTEKf4fwy8+o0PBTJU7kwmiV8CP&#10;xD/lbLO6Z1spSNcrkEUur+GLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq8Vk/DwIA&#10;ACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmZDk8&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="05892346" id="Text Box 15" o:spid="_x0000_s1039" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZA/NqEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmmhILEdeK6hPxCzCpFyaNDI6wG+cDaTakvuvB4GKM/PWUneixM8Gno3qbAgr6WnJA2eT&#10;uQ/TKBwc6rYj5Kn/Fm6og41O5D5mMedLSkycz1MTpf7jPnk9zvbuOwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACZkOTzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjToNaVSFO&#10;hSrBgR5QQw8cnXhJIuJ1artp4OtZuNDLSKNZzbzNt5PtxYg+dI4ULBcJCKTamY4aBce3p7sNiBA1&#10;Gd07QgVfGGBbzG5ynRl3oQOOZWwEl1DItII2xiGTMtQtWh0WbkDi7MN5qyNb30jj9YXLbS/TJFlL&#10;qzvihVYPuGux/izPVkF1OtbfdhdtMj778uU13b8fyr1St/Pp8QFExCn+H8MvPqNDwUyVO5MJolfA&#10;j8Q/5WyzumdbKUjXK5BFLq/hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmQPzahAC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmQ5&#10;PNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2A498625" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>EMPLOYMENT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -7055,51 +7035,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>INFORMATION</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="791AF41E" id="Text Box 14" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.75pt;width:426.5pt;height:13.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbHj3fEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQLrUrUdLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hpu2hBPCASyRp7xsczZ85srqfBsINCr8FWvFjknCkrodG2q/jXL3cv&#10;1pz5IGwjDFhV8aPy/Hr7/NlmdKW6gh5Mo5ARiPXl6Creh+DKLPOyV4PwC3DKkrMFHESgLXZZg2Ik&#10;9MFkV3m+ykbAxiFI5T2d3s5Ovk34batk+NS2XgVmKk65hbRiWuu4ZtuNKDsUrtfylIb4hywGoS09&#10;eoG6FUGwPerfoAYtETy0YSFhyKBttVSpBqqmyJ9U89ALp1ItRI53F5r8/4OVHw8P7jOyML2BiRqY&#10;ivDuHuQ3zyzsemE7dYMIY69EQw8XkbJsdL48XY1U+9JHkHr8AA01WewDJKCpxSGyQnUyQqcGHC+k&#10;qykwSYfLV8VquSSXJF+xWr8uUlcyUZ5vO/ThnYKBRaPiSE1N6OJw70PMRpTnkPiYB6ObO21M2mBX&#10;7wyygyAB7PL4pwKehBnLxoqvXlIef4fI0/cniEEHUrLRQ8XXlyBRRtre2ibpLAhtZptSNvbEY6Ru&#10;JjFM9cR0QzQkliOvNTRHYhZhVi5NGhk94A/ORlJtxf33vUDFmXlvqTtR4mcDz0Z9NoSVdLXigbPZ&#10;3IV5FPYOddcT8tx/CzfUwVYnch+zOOVLSkycn6YmSv3XfYp6nO3tTwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMHtscnfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6JDZqx6gVhDgV&#10;qgQDHVBDB0YndpOo8TnYbhp4eq4TjP/dp/++K9azG9hkQ+w9KsgWApjFxpseWwX7j5e7B2AxaTR6&#10;8GgVfNsI6/L6qtC58Wfc2alKLaMSjLlW0KU05pzHprNOx4UfLdLu4IPTiWJouQn6TOVu4FKIFXe6&#10;R7rQ6dFuOtscq5NTUH/tmx+3SU5Mr6F6e5fbz121Ver2Zn5+ApbsnP5guOiTOpTkVPsTmsgGyqvH&#10;jFAF8n4J7AIIKWlSK1iKDHhZ8P8vlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGx49&#10;3xACAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;we2xyd8AAAAKAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="791AF41E" id="Text Box 14" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.75pt;width:426.5pt;height:13.3pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOCcIhEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySFVkvUdLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hpu2hBPCASyRrb4zMz58xsrqfBsINCr8FWvFjknCkrodG2q/jXL3cv&#10;rjjzQdhGGLCq4kfl+fX2+bPN6Eq1hB5Mo5ARiPXl6Creh+DKLPOyV4PwC3DK0mULOIhAW+yyBsVI&#10;6IPJlnm+zkbAxiFI5T2d3s6XfJvw21bJ8KltvQrMVJxyC2nFtNZxzbYbUXYoXK/lKQ3xD1kMQlsK&#10;eoG6FUGwPerfoAYtETy0YSFhyKBttVSpBqqmyJ9U89ALp1ItRI53F5r8/4OVHw8P7jOyML2BiQRM&#10;RXh3D/KbZxZ2vbCdukGEsVeiocBFpCwbnS9PTyPVvvQRpB4/QEMii32ABDS1OERWqE5G6CTA8UK6&#10;mgKTdLh6VaxXK7qSdFesr14XSZVMlOfXDn14p2Bg0ag4kqgJXRzufYjZiPLsEoN5MLq508akDXb1&#10;ziA7CGqAXR7/VMATN2PZWPH1S8rj7xB5+v4EMehAnWz0UPGri5MoI21vbZP6LAhtZptSNvbEY6Ru&#10;JjFM9cR0QzQsY4TIaw3NkZhFmDuXJo2MHvAHZyN1bcX9971AxZl5b0md2OJnA89GfTaElfS04oGz&#10;2dyFeRT2DnXXE/Ksv4UbUrDVidzHLE75Uicmzk9TE1v9133yepzt7U8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDB7bHJ3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQ2aseoFYQ4&#10;FaoEAx1QQwdGJ3aTqPE52G4aeHquE4z/3af/vivWsxvYZEPsPSrIFgKYxcabHlsF+4+XuwdgMWk0&#10;evBoFXzbCOvy+qrQufFn3NmpSi2jEoy5VtClNOacx6azTseFHy3S7uCD04liaLkJ+kzlbuBSiBV3&#10;uke60OnRbjrbHKuTU1B/7Zsft0lOTK+henuX289dtVXq9mZ+fgKW7Jz+YLjokzqU5FT7E5rIBsqr&#10;x4xQBfJ+CewCCClpUitYigx4WfD/L5S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM4J&#10;wiERAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMHtscnfAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="1C3F5E73" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="252" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>RELEVANT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -7892,51 +7872,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>WORKING</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1D4ABD28" id="Text Box 20" o:spid="_x0000_s1040" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMFAyUEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmmhYxQiR1wrqEzGLMCmXJo2MDvAbZwOptuT+60Gg4sy8tdSdKPGzgWejOhvCSnpa8sDZ&#10;ZO7DNAoHh7rtCHnqv4Ub6mCjE7mPWcz5khIT5/PURKn/uE9ej7O9+w4AAP//AwBQSwMEFAAGAAgA&#10;AAAhACZkOTzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjToNaVSFO&#10;hSrBgR5QQw8cnXhJIuJ1artp4OtZuNDLSKNZzbzNt5PtxYg+dI4ULBcJCKTamY4aBce3p7sNiBA1&#10;Gd07QgVfGGBbzG5ynRl3oQOOZWwEl1DItII2xiGTMtQtWh0WbkDi7MN5qyNb30jj9YXLbS/TJFlL&#10;qzvihVYPuGux/izPVkF1OtbfdhdtMj778uU13b8fyr1St/Pp8QFExCn+H8MvPqNDwUyVO5MJolfA&#10;j8Q/5WyzumdbKUjXK5BFLq/hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATBQMlBAC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmQ5&#10;PNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="1D4ABD28" id="Text Box 20" o:spid="_x0000_s1041" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/5qbBEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RdWqqo6Wrpsghp&#10;WZAWPsB1nMTC8Zix26R8PWMn7XITD4hEssb2+MzMmTOb66Ez7KjQa7Aln89yzpSVUGnblPzzp7sX&#10;a858ELYSBqwq+Ul5fr19/mzTu0ItoAVTKWQEYn3Ru5K3Ibgiy7xsVSf8DJyydFkDdiLQFpusQtET&#10;emeyRZ6vsh6wcghSeU+nt+Ml3yb8ulYyfKhrrwIzJafcQloxrfu4ZtuNKBoUrtVySkP8Qxad0JaC&#10;XqBuRRDsgPo3qE5LBA91mEnoMqhrLVWqgaqZ579U89gKp1ItRI53F5r8/4OVD8dH9xFZGF7DQA1M&#10;RXh3D/KLZxZ2rbCNukGEvlWiosDzSFnWO19MTyPVvvARZN+/h4qaLA4BEtBQYxdZoToZoVMDThfS&#10;1RCYpMPly/lquaQrSXfz1XrxaplCiOL82qEPbxV0LBolR2pqQhfHex9iNqI4u8RgHoyu7rQxaYPN&#10;fmeQHQUJYJfHf0L/yc1Y1pd8dUV5/B0iT9+fIDodSMlGdyVfX5xEEWl7Y6uksyC0GW1K2diJx0jd&#10;SGIY9gPTFdFwFSNEXvdQnYhZhFG5NGlktIDfOOtJtSX3Xw8CFWfmnaXuRImfDTwb+7MhrKSnJQ+c&#10;jeYujKNwcKiblpDH/lu4oQ7WOpH7lMWULykxcT5NTZT6j/vk9TTb2+8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAmZDk83AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo06DWlUh&#10;ToUqwYEeUEMPHJ14SSLidWq7aeDrWbjQy0ijWc28zbeT7cWIPnSOFCwXCQik2pmOGgXHt6e7DYgQ&#10;NRndO0IFXxhgW8xucp0Zd6EDjmVsBJdQyLSCNsYhkzLULVodFm5A4uzDeasjW99I4/WFy20v0yRZ&#10;S6s74oVWD7hrsf4sz1ZBdTrW33YXbTI++/LlNd2/H8q9Urfz6fEBRMQp/h/DLz6jQ8FMlTuTCaJX&#10;wI/EP+Vss7pnWylI1yuQRS6v4YsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP/mpsER&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZk&#10;OTzcAAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="4184BC8E" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>PREVENTION</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-9"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -8107,74 +8087,72 @@
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>UK?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BFD307" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8346,73 +8324,71 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>UK?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="55"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="29"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="77"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39372B37" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="19"/>
         </w:rPr>
@@ -8560,63 +8536,55 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Prior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> you will be required to provide evidence of a passport and/or other relevant documents on the approved list to satisfy the Council that you comply with this </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taking up any employment you will be required to provide evidence of a passport and/or other relevant documents on the approved list to satisfy the Council that you comply with this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>requirement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="574773E2" wp14:editId="5855C50E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>1073785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5416550" cy="165100"/>
                 <wp:effectExtent l="6985" t="10160" r="5715" b="5715"/>
@@ -8683,51 +8651,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>LICENCE</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="574773E2" id="Text Box 19" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:84.55pt;margin-top:11.8pt;width:426.5pt;height:13pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcjwrDDwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSbdaDVFTafRMYQ0&#10;XqTBD3BsJ7FwfObsNhm/nrPTdmggPiASyTrb5+funuducz0Nlh00BgOu5stFyZl2EpRxXc2/frl7&#10;dcVZiMIpYcHpmj/qwK+3L19sRl/pC+jBKo2MQFyoRl/zPkZfFUWQvR5EWIDXji5bwEFE2mJXKBQj&#10;oQ+2uCjLdTECKo8gdQh0ejtf8m3Gb1st46e2DToyW3PKLeYV89qktdhuRNWh8L2RxzTEP2QxCOMo&#10;6BnqVkTB9mh+gxqMRAjQxoWEoYC2NVLnGqiaZfmsmodeeJ1rIXKCP9MU/h+s/Hh48J+RxekNTCRg&#10;LiL4e5DfAnOw64Xr9A0ijL0WigIvE2XF6EN1fJqoDlVIIM34ARSJLPYRMtDU4pBYoToZoZMAj2fS&#10;9RSZpMPV6+V6taIrSXdkLsusSiGq02uPIb7TMLBk1BxJ1IwuDvchpmxEdXJJwQJYo+6MtXmDXbOz&#10;yA6CGmBXpj8X8MzNOjbWfH1JefwdoszfnyAGE6mTrRlqfnV2ElWi7a1Tuc+iMHa2KWXrjjwm6mYS&#10;49RMzCii4TJFSLw2oB6JWYS5c2nSyOgBf3A2UtfWPHzfC9Sc2feO1EktfjLwZDQnQzhJT2seOZvN&#10;XZxHYe/RdD0hz/o7uCEFW5PJfcrimC91Yub8ODWp1X/dZ6+n2d7+BAAA//8DAFBLAwQUAAYACAAA&#10;ACEAgDeIvt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewbpKbNSuQRENcSpU&#10;CQY6oIYOjE58JFFjO9huGnh6rhOM/92n/74rNrMd2IQh9t4pWC0FMHSNN71rFRzen28fgMWkndGD&#10;d6jgGyNsyuurQufGn90epyq1jEpczLWCLqUx5zw2HVodl35ER7tPH6xOFEPLTdBnKrcDl0Jk3Ore&#10;0YVOj7jtsDlWJ6ug/jo0P3abrJheQvX6Jncf+2qn1M1ifnoElnBOfzBc9EkdSnKq/cmZyAbK2XpF&#10;qAJ5lwG7AEJKmtQK7tcZ8LLg/18ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAcjwrD&#10;DwIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCA&#10;N4i+3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="574773E2" id="Text Box 19" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:84.55pt;margin-top:11.8pt;width:426.5pt;height:13pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBEVC+wDwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYdazVFTafRMYQ0&#10;XqTBD3BsJ7FwfObsNhm/nrPTdmggPiASyTrb5+funuducz0Nlh00BgOu5stFyZl2EpRxXc2/frl7&#10;dcVZiMIpYcHpmj/qwK+3L19sRl/pC+jBKo2MQFyoRl/zPkZfFUWQvR5EWIDXji5bwEFE2mJXKBQj&#10;oQ+2uCjLdTECKo8gdQh0ejtf8m3Gb1st46e2DToyW3PKLeYV89qktdhuRNWh8L2RxzTEP2QxCOMo&#10;6BnqVkTB9mh+gxqMRAjQxoWEoYC2NVLnGqiaZfmsmodeeJ1rIXKCP9MU/h+s/Hh48J+RxekNTCRg&#10;LiL4e5DfAnOw64Xr9A0ijL0WigIvE2XF6EN1fJqoDlVIIM34ARSJLPYRMtDU4pBYoToZoZMAj2fS&#10;9RSZpMPV5XK9WtGVpDsyl2VWpRDV6bXHEN9pGFgyao4kakYXh/sQUzaiOrmkYAGsUXfG2rzBrtlZ&#10;ZAdBDbAr058LeOZmHRtrvn5NefwdoszfnyAGE6mTrRlqfnV2ElWi7a1Tuc+iMHa2KWXrjjwm6mYS&#10;49RMzCii4TJFSLw2oB6JWYS5c2nSyOgBf3A2UtfWPHzfC9Sc2feO1EktfjLwZDQnQzhJT2seOZvN&#10;XZxHYe/RdD0hz/o7uCEFW5PJfcrimC91Yub8ODWp1X/dZ6+n2d7+BAAA//8DAFBLAwQUAAYACAAA&#10;ACEAgDeIvt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewbpKbNSuQRENcSpU&#10;CQY6oIYOjE58JFFjO9huGnh6rhOM/92n/74rNrMd2IQh9t4pWC0FMHSNN71rFRzen28fgMWkndGD&#10;d6jgGyNsyuurQufGn90epyq1jEpczLWCLqUx5zw2HVodl35ER7tPH6xOFEPLTdBnKrcDl0Jk3Ore&#10;0YVOj7jtsDlWJ6ug/jo0P3abrJheQvX6Jncf+2qn1M1ifnoElnBOfzBc9EkdSnKq/cmZyAbK2XpF&#10;qAJ5lwG7AEJKmtQK7tcZ8LLg/18ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBEVC+w&#10;DwIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCA&#10;N4i+3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3D21AC9D" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:line="250" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>DRIVING</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-14"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -8799,103 +8767,99 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>endorsements?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Yes”,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>please</w:t>
@@ -9321,51 +9285,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>REFERENCES</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2B499609" id="Text Box 16" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:58.8pt;width:426.5pt;height:13.25pt;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnPYOyEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlW6qo6Wrpsghp&#10;WZAWPsB1nMTC8Zix26R8PWMn7XITD4hEssb2+MzMmTOb66Ez7KjQa7Aln89yzpSVUGnblPzzp7sX&#10;a858ELYSBqwq+Ul5fr19/mzTu0ItoAVTKWQEYn3Ru5K3Ibgiy7xsVSf8DJyydFkDdiLQFpusQtET&#10;emeyRZ6vsh6wcghSeU+nt+Ml3yb8ulYyfKhrrwIzJafcQloxrfu4ZtuNKBoUrtVySkP8Qxad0JaC&#10;XqBuRRDsgPo3qE5LBA91mEnoMqhrLVWqgaqZ579U89gKp1ItRI53F5r8/4OVD8dH9xFZGF7DQA1M&#10;RXh3D/KLZxZ2rbCNukGEvlWiosDzSFnWO19MTyPVvvARZN+/h4qaLA4BEtBQYxdZoToZoVMDThfS&#10;1RCYpMPl1Xy1XNKVpLv5ar14tUwhRHF+7dCHtwo6Fo2SIzU1oYvjvQ8xG1GcXWIwD0ZXd9qYtMFm&#10;vzPIjoIEsMvjP6H/5GYs60u+ekl5/B0iT9+fIDodSMlGdyVfX5xEEWl7Y6uksyC0GW1K2diJx0jd&#10;SGIY9gPTFdFwFSNEXvdQnYhZhFG5NGlktIDfOOtJtSX3Xw8CFWfmnaXuRImfDTwb+7MhrKSnJQ+c&#10;jeYujKNwcKiblpDH/lu4oQ7WOpH7lMWULykxcT5NTZT6j/vk9TTb2+8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAnGHvE4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1E5UBQhx&#10;KlQJBjqghg6MTnwkEfE5xG4a+PVcJ9jeu3t6912xWdwgZpxC70lDslIgkBpve2o1HN6ebu5AhGjI&#10;msETavjGAJvy8qIwufUn2uNcxVZwCYXcaOhiHHMpQ9OhM2HlRyTeffjJmch2aqWdzInL3SBTpTLp&#10;TE98oTMjbjtsPquj01B/HZoft41Ozc9T9fKa7t731U7r66vl8QFExCX+heGMz+hQMlPtj2SDGNhn&#10;9wlHWSS3GYhzQqUpj2pW63UCsizk/yfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn&#10;PYOyEQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAnGHvE4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="2B499609" id="Text Box 16" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:58.8pt;width:426.5pt;height:13.25pt;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUzynnEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmmhIFEReK6hPxCzCpFyaNDI6wG+cDaTakvuvB4GKM/PWUneixM8Gno3qbAgr6WnJA2eT&#10;uQ/TKBwc6rYj5Kn/Fm6og41O5D5mMedLSkycz1MTpf7jPnk9zvbuOwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACcYe8TgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGzUTlQFCHEq&#10;VAkGOqCGDoxOfCQR8TnEbhr49Vwn2N67e3r3XbFZ3CBmnELvSUOyUiCQGm97ajUc3p5u7kCEaMia&#10;wRNq+MYAm/LyojC59Sfa41zFVnAJhdxo6GIccylD06EzYeVHJN59+MmZyHZqpZ3MicvdIFOlMulM&#10;T3yhMyNuO2w+q6PTUH8dmh+3jU7Nz1P18pru3vfVTuvrq+XxAUTEJf6F4YzP6FAyU+2PZIMY2Gf3&#10;CUdZJLcZiHNCpSmPalbrdQKyLOT/J8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABTP&#10;KecQAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACcYe8TgAAAADAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0B1D258E" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>REFERENCES</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
@@ -10019,104 +9983,100 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>interview.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="53"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="61"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="271F6D76" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BB700A9" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:ind w:left="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>References</w:t>
@@ -10354,51 +10314,51 @@
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>RELATIONSHIPS</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="647FF337" id="Text Box 26" o:spid="_x0000_s1043" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUzynnEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmmhIFEReK6hPxCzCpFyaNDI6wG+cDaTakvuvB4GKM/PWUneixM8Gno3qbAgr6WnJA2eT&#10;uQ/TKBwc6rYj5Kn/Fm6og41O5D5mMedLSkycz1MTpf7jPnk9zvbuOwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACZkOTzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjToNaVSFO&#10;hSrBgR5QQw8cnXhJIuJ1artp4OtZuNDLSKNZzbzNt5PtxYg+dI4ULBcJCKTamY4aBce3p7sNiBA1&#10;Gd07QgVfGGBbzG5ynRl3oQOOZWwEl1DItII2xiGTMtQtWh0WbkDi7MN5qyNb30jj9YXLbS/TJFlL&#10;qzvihVYPuGux/izPVkF1OtbfdhdtMj778uU13b8fyr1St/Pp8QFExCn+H8MvPqNDwUyVO5MJolfA&#10;j8Q/5WyzumdbKUjXK5BFLq/hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFM8p5xAC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmQ5&#10;PNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="647FF337" id="Text Box 26" o:spid="_x0000_s1044" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDB2NYZEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpOtIQI0ReK6hPxCzCpFyaNDI6wG+cDaTakvuvB4GKM/PWUneixM8Gno3qbAgr6WnJA2eT&#10;uQ/TKBwc6rYj5Kn/Fm6og41O5D5mMedLSkycz1MTpf7jPnk9zvbuOwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACZkOTzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjToNaVSFO&#10;hSrBgR5QQw8cnXhJIuJ1artp4OtZuNDLSKNZzbzNt5PtxYg+dI4ULBcJCKTamY4aBce3p7sNiBA1&#10;Gd07QgVfGGBbzG5ynRl3oQOOZWwEl1DItII2xiGTMtQtWh0WbkDi7MN5qyNb30jj9YXLbS/TJFlL&#10;qzvihVYPuGux/izPVkF1OtbfdhdtMj778uU13b8fyr1St/Pp8QFExCn+H8MvPqNDwUyVO5MJolfA&#10;j8Q/5WyzumdbKUjXK5BFLq/hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwdjWGRAC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmQ5&#10;PNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="71F39AA2" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>RELATIONSHIPS</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
@@ -10998,51 +10958,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>1995</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="429787DF" id="Text Box 24" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:70.2pt;width:426.5pt;height:13pt;z-index:-251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAisXobDgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0kHraao6TQ6hpAG&#10;Qxr8AMd2EgvHZ85uk/HrOTtthwbiAZFI1tk+f3f3fXebq2mw7KAxGHA1Xy5KzrSToIzrav71y+2r&#10;S85CFE4JC07X/FEHfrV9+WIz+kpfQA9WaWQE4kI1+pr3MfqqKILs9SDCArx2dNkCDiLSFrtCoRgJ&#10;fbDFRVmuixFQeQSpQ6DTm/mSbzN+22oZ79s26MhszSm3mFfMa5PWYrsRVYfC90Ye0xD/kMUgjKOg&#10;Z6gbEQXbo/kNajASIUAbFxKGAtrWSJ1roGqW5bNqHnrhda6FyAn+TFP4f7Dy0+HBf0YWp7cwkYC5&#10;iODvQH4LzMGuF67T14gw9looCrxMlBWjD9XxaaI6VCGBNONHUCSy2EfIQFOLQ2KF6mSETgI8nknX&#10;U2SSDldvluvViq4k3ZG5LLMqhahOrz2G+F7DwJJRcyRRM7o43IWYshHVySUFC2CNujXW5g12zc4i&#10;OwhqgF2Z/lzAMzfr2Fjz9WvK4+8QZf7+BDGYSJ1szVDzy7OTqBJt75zKfRaFsbNNKVt35DFRN5MY&#10;p2ZiRiUaUoTEawPqkZhFmDuXJo2MHvAHZyN1bc3D971AzZn94Eid1OInA09GczKEk/S05pGz2dzF&#10;eRT2Hk3XE/Ksv4NrUrA1mdynLI75Uidmzo9Tk1r91332eprt7U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv+pBZ3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1G4URRDiVFUl&#10;GOiAmnZgdOIjiRrbwXbTwK/nMsF2797Tu++KzWwGNqEPvbMS1isBDG3jdG9bCafjy8MjsBCV1Wpw&#10;FiV8Y4BNeXtTqFy7qz3gVMWWUYkNuZLQxTjmnIemQ6PCyo1oyft03qhI0rdce3WlcjPwRIiMG9Vb&#10;utCpEXcdNufqYiTUX6fmx+yiEdOrr97ek/3HodpLeX83b5+BRZzjXxgWfEKHkphqd7E6sIF09rSm&#10;KA2pSIEtCZEktKoXL0uBlwX//0T5CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACKxehsO&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG/6&#10;kFnfAAAADAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="429787DF" id="Text Box 24" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:70.2pt;width:426.5pt;height:13pt;z-index:-251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRQ9BODwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYdtExR02l0DCGN&#10;F2nwAxzbSSwcnzm7Tcav5+y0HRqID4hEss72+bm757nbXE2DZQeNwYCr+XJRcqadBGVcV/OvX25f&#10;XHIWonBKWHC65g868Kvt82eb0Vf6AnqwSiMjEBeq0de8j9FXRRFkrwcRFuC1o8sWcBCRttgVCsVI&#10;6IMtLspyXYyAyiNIHQKd3syXfJvx21bL+Kltg47M1pxyi3nFvDZpLbYbUXUofG/kMQ3xD1kMwjgK&#10;eoa6EVGwPZrfoAYjEQK0cSFhKKBtjdS5BqpmWT6p5r4XXudaiJzgzzSF/wcrPx7u/WdkcXoDEwmY&#10;iwj+DuS3wBzseuE6fY0IY6+FosDLRFkx+lAdnyaqQxUSSDN+AEUii32EDDS1OCRWqE5G6CTAw5l0&#10;PUUm6XD1arlerehK0h2ZyzKrUojq9NpjiO80DCwZNUcSNaOLw12IKRtRnVxSsADWqFtjbd5g1+ws&#10;soOgBtiV6c8FPHGzjo01X7+kPP4OUebvTxCDidTJ1gw1vzw7iSrR9tap3GdRGDvblLJ1Rx4TdTOJ&#10;cWomZhTR8DpFSLw2oB6IWYS5c2nSyOgBf3A2UtfWPHzfC9Sc2feO1EktfjLwZDQnQzhJT2seOZvN&#10;XZxHYe/RdD0hz/o7uCYFW5PJfczimC91Yub8ODWp1X/dZ6/H2d7+BAAA//8DAFBLAwQUAAYACAAA&#10;ACEAb/qQWd8AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNRuFEUQ4lRV&#10;JRjogJp2YHTiI4ka28F208Cv5zLBdu/e07vvis1sBjahD72zEtYrAQxt43RvWwmn48vDI7AQldVq&#10;cBYlfGOATXl7U6hcu6s94FTFllGJDbmS0MU45pyHpkOjwsqNaMn7dN6oSNK3XHt1pXIz8ESIjBvV&#10;W7rQqRF3HTbn6mIk1F+n5sfsohHTq6/e3pP9x6HaS3l/N2+fgUWc418YFnxCh5KYanexOrCBdPa0&#10;pigNqUiBLQmRJLSqFy9LgZcF//9E+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCRQ9BO&#10;DwIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBv&#10;+pBZ3wAAAAwBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="34A9DBF9" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:line="250" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>DISABILITY</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-15"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -12038,51 +11998,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>CONSENT</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="37EC448F" id="Text Box 22" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:58.65pt;width:426.5pt;height:13.25pt;z-index:-251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByKnxMEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFdquo6Wrpsghp&#10;WZAWPsB1nMTC8Zix26R8PWMn7XITD4hEssb2+MzMmTOb66Ez7KjQa7Aln89yzpSVUGnblPzzp7sX&#10;a858ELYSBqwq+Ul5fr19/mzTu0ItoAVTKWQEYn3Ru5K3Ibgiy7xsVSf8DJyydFkDdiLQFpusQtET&#10;emeyRZ6vsh6wcghSeU+nt+Ml3yb8ulYyfKhrrwIzJafcQloxrfu4ZtuNKBoUrtVySkP8Qxad0JaC&#10;XqBuRRDsgPo3qE5LBA91mEnoMqhrLVWqgaqZ579U89gKp1ItRI53F5r8/4OVD8dH9xFZGF7DQA1M&#10;RXh3D/KLZxZ2rbCNukGEvlWiosDzSFnWO19MTyPVvvARZN+/h4qaLA4BEtBQYxdZoToZoVMDThfS&#10;1RCYpMPlq/lquaQrSXfz1XpxtUwhRHF+7dCHtwo6Fo2SIzU1oYvjvQ8xG1GcXWIwD0ZXd9qYtMFm&#10;vzPIjoIEsMvjP6H/5GYs60u+ekl5/B0iT9+fIDodSMlGdyVfX5xEEWl7Y6uksyC0GW1K2diJx0jd&#10;SGIY9gPTFdFwFSNEXvdQnYhZhFG5NGlktIDfOOtJtSX3Xw8CFWfmnaXuRImfDTwb+7MhrKSnJQ+c&#10;jeYujKNwcKiblpDH/lu4oQ7WOpH7lMWULykxcT5NTZT6j/vk9TTb2+8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDAI0Qt4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1E6KSglx&#10;KlQJBjqghg6MTnwkEfE5xG4a+PVcJ9jeu3t6912+mV0vJhxD50lDslAgkGpvO2o0HN6ebtYgQjRk&#10;Te8JNXxjgE1xeZGbzPoT7XEqYyO4hEJmNLQxDpmUoW7RmbDwAxLvPvzoTGQ7NtKO5sTlrpepUivp&#10;TEd8oTUDblusP8uj01B9Heoft41OTc9j+fKa7t735U7r66v58QFExDn+heGMz+hQMFPlj2SD6Nmv&#10;7hOOskjuliDOCZWmPKpY3S7XIItc/n+i+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBy&#10;KnxMEQIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDAI0Qt4AAAAAwBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="37EC448F" id="Text Box 22" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:58.65pt;width:426.5pt;height:13.25pt;z-index:-251631616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxbp3/EAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PjNz5szV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJafcQloxrVVcs92VKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5r9U89AJp1ItRI53F5r8/4OV748P7iOyML6CkRqY&#10;ivDuHuQXzyzsO2FbdYMIQ6dETYGXkbJscL6Yn0aqfeEjSDW8g5qaLA4BEtDYYB9ZoToZoVMDThfS&#10;1RiYpMP1i+VmvaYrSXfLzXb1cp1CiOL82qEPbxT0LBolR2pqQhfHex9iNqI4u8RgHoyu77QxaYNt&#10;tTfIjoIEsM/jP6P/5GYsG0q+eU55/B0iT9+fIHodSMlG9yXfXpxEEWl7beuksyC0mWxK2diZx0jd&#10;RGIYq5HpmmjYxgiR1wrqEzGLMCmXJo2MDvAbZwOptuT+60Gg4sy8tdSdKPGzgWejOhvCSnpa8sDZ&#10;ZO7DNAoHh7rtCHnqv4Ub6mCjE7mPWcz5khIT5/PURKn/uE9ej7O9+w4AAP//AwBQSwMEFAAGAAgA&#10;AAAhAMAjRC3gAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGzUTopKCXEq&#10;VAkGOqCGDoxOfCQR8TnEbhr49Vwn2N67e3r3Xb6ZXS8mHEPnSUOyUCCQam87ajQc3p5u1iBCNGRN&#10;7wk1fGOATXF5kZvM+hPtcSpjI7iEQmY0tDEOmZShbtGZsPADEu8+/OhMZDs20o7mxOWul6lSK+lM&#10;R3yhNQNuW6w/y6PTUH0d6h+3jU5Nz2P58pru3vflTuvrq/nxAUTEOf6F4YzP6FAwU+WPZIPo2a/u&#10;E46ySO6WIM4JlaY8qljdLtcgi1z+f6L4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHFu&#10;nf8QAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMAjRC3gAAAADAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="11A820A8" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>DECLARATION</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -12410,51 +12370,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>CONSENT</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7E0F0287" id="Text Box 21" o:spid="_x0000_s1046" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.65pt;width:426.5pt;height:13pt;z-index:-251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSBzH9DwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0kHraqo6TQ6hpAG&#10;Qxr8AMdxEgvHZ85uk/LrOTtphwbiAZFI1tk+f3f3fXfb67E37KjQa7AlXy5yzpSVUGvblvzrl7tX&#10;G858ELYWBqwq+Ul5fr17+WI7uEJdQQemVsgIxPpicCXvQnBFlnnZqV74BThl6bIB7EWgLbZZjWIg&#10;9N5kV3m+zgbA2iFI5T2d3k6XfJfwm0bJ8NA0XgVmSk65hbRiWqu4ZrutKFoUrtNyTkP8Qxa90JaC&#10;XqBuRRDsgPo3qF5LBA9NWEjoM2gaLVWqgapZ5s+qeeyEU6kWIse7C03+/8HKT8dH9xlZGN/CSAKm&#10;Iry7B/nNMwv7TthW3SDC0ClRU+BlpCwbnC/mp5FqX/gIUg0foSaRxSFAAhob7CMrVCcjdBLgdCFd&#10;jYFJOly9Wa5XK7qSdEfmMk+qZKI4v3bow3sFPYtGyZFETejieO9DzEYUZ5cYzIPR9Z02Jm2wrfYG&#10;2VFQA+zz+KcCnrkZy4aSr19THn+HyNP3J4heB+pko/uSby5Oooi0vbN16rMgtJlsStnYmcdI3URi&#10;GKuR6Zpo2MQIkdcK6hMxizB1Lk0aGR3gD84G6tqS++8HgYoz88GSOrHFzwaejepsCCvpackDZ5O5&#10;D9MoHBzqtiPkSX8LN6RgoxO5T1nM+VInJs7nqYmt/us+eT3N9u4nAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAmvuhbt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokNmrXQRUNcSpU&#10;CQY6oIYOjE58JBGxHWw3DTw914mO/92n/74rNrMd2IQh9t4pWC4EMHSNN71rFRzen+8egMWkndGD&#10;d6jgByNsyuurQufGn9wepyq1jEpczLWCLqUx5zw2HVodF35ER7tPH6xOFEPLTdAnKrcDl0KsuNW9&#10;owudHnHbYfNVHa2C+vvQ/NptsmJ6CdXrm9x97KudUrc389MjsIRz+ofhrE/qUJJT7Y/ORDZQXq2X&#10;hCqQWQbsDAgpaVIruF9nwMuCX75Q/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSBzH9&#10;DwIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;+6Fu3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="7E0F0287" id="Text Box 21" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.65pt;width:426.5pt;height:13pt;z-index:-251630592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh9ZuoDwIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v0zAQ/o7Ef7D8nSYdtBpR02l0DCGN&#10;F2nwAxzbSSwcnzm7Tcav5+y0HRqID4hEss72+bm757nbXE2DZQeNwYCr+XJRcqadBGVcV/OvX25f&#10;XHIWonBKWHC65g868Kvt82eb0Vf6AnqwSiMjEBeq0de8j9FXRRFkrwcRFuC1o8sWcBCRttgVCsVI&#10;6IMtLspyXYyAyiNIHQKd3syXfJvx21bL+Kltg47M1pxyi3nFvDZpLbYbUXUofG/kMQ3xD1kMwjgK&#10;eoa6EVGwPZrfoAYjEQK0cSFhKKBtjdS5BqpmWT6p5r4XXudaiJzgzzSF/wcrPx7u/WdkcXoDEwmY&#10;iwj+DuS3wBzseuE6fY0IY6+FosDLRFkx+lAdnyaqQxUSSDN+AEUii32EDDS1OCRWqE5G6CTAw5l0&#10;PUUm6XD1arlerehK0h2ZyzKrUojq9NpjiO80DCwZNUcSNaOLw12IKRtRnVxSsADWqFtjbd5g1+ws&#10;soOgBtiV6c8FPHGzjo01X7+kPP4OUebvTxCDidTJ1gw1vzw7iSrR9tap3GdRGDvblLJ1Rx4TdTOJ&#10;cWomZhTR8DpFSLw2oB6IWYS5c2nSyOgBf3A2UtfWPHzfC9Sc2feO1EktfjLwZDQnQzhJT2seOZvN&#10;XZxHYe/RdD0hz/o7uCYFW5PJfczimC91Yub8ODWp1X/dZ6/H2d7+BAAA//8DAFBLAwQUAAYACAAA&#10;ACEAmvuhbt8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPsU7DMBCGdyTewTokNmrXQRUNcSpU&#10;CQY6oIYOjE58JBGxHWw3DTw914mO/92n/74rNrMd2IQh9t4pWC4EMHSNN71rFRzen+8egMWkndGD&#10;d6jgByNsyuurQufGn9wepyq1jEpczLWCLqUx5zw2HVodF35ER7tPH6xOFEPLTdAnKrcDl0KsuNW9&#10;owudHnHbYfNVHa2C+vvQ/NptsmJ6CdXrm9x97KudUrc389MjsIRz+ofhrE/qUJJT7Y/ORDZQXq2X&#10;hCqQWQbsDAgpaVIruF9nwMuCX75Q/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAh9Zuo&#10;DwIAACMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;+6Fu3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7710E6E0" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:line="250" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>DATA</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -12583,65 +12543,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">file for such time as I am an employee and for up to six years after the end of my employment. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> this form will only be retained by the Council for so long as it is required in connection with the </w:t>
+        <w:t xml:space="preserve">file for such time as I am an employee and for up to six years after the end of my employment. Otherwise this form will only be retained by the Council for so long as it is required in connection with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E67D395" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="302CD3FF" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="240" w:right="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -13161,51 +13107,51 @@
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>VACANCY</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="47A51D70" id="Text Box 30" o:spid="_x0000_s1047" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCnDeqEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFlhI1XS1dFiEt&#10;F2nhAxzHaSwcjxm7TcrX79hJu9zEAyKRrLE9PjNz5szmaugMOyr0GmzJ57OcM2Ul1NruS/7l8+2z&#10;NWc+CFsLA1aV/KQ8v9o+fbLpXaEW0IKpFTICsb7oXcnbEFyRZV62qhN+Bk5ZumwAOxFoi/usRtET&#10;emeyRZ6vsh6wdghSeU+nN+Ml3yb8plEyfGwarwIzJafcQloxrVVcs+1GFHsUrtVySkP8Qxad0JaC&#10;XqBuRBDsgPo3qE5LBA9NmEnoMmgaLVWqgaqZ579Uc98Kp1ItRI53F5r8/4OVH4737hOyMLyGgRqY&#10;ivDuDuRXzyzsWmH36hoR+laJmgLPI2VZ73wxPY1U+8JHkKp/DzU1WRwCJKChwS6yQnUyQqcGnC6k&#10;qyEwSYfLF/PVcklXku7mq/Xi5TKFEMX5tUMf3iroWDRKjtTUhC6Odz7EbERxdonBPBhd32pj0gb3&#10;1c4gOwoSwC6P/4T+k5uxrC/56jnl8XeIPH1/guh0ICUb3ZV8fXESRaTtja2TzoLQZrQpZWMnHiN1&#10;I4lhqAama6LhVYwQea2gPhGzCKNyadLIaAG/c9aTakvuvx0EKs7MO0vdiRI/G3g2qrMhrKSnJQ+c&#10;jeYujKNwcKj3LSGP/bdwTR1sdCL3MYspX1Ji4nyamij1H/fJ63G2tw8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAmZDk83AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo06DWlUh&#10;ToUqwYEeUEMPHJ14SSLidWq7aeDrWbjQy0ijWc28zbeT7cWIPnSOFCwXCQik2pmOGgXHt6e7DYgQ&#10;NRndO0IFXxhgW8xucp0Zd6EDjmVsBJdQyLSCNsYhkzLULVodFm5A4uzDeasjW99I4/WFy20v0yRZ&#10;S6s74oVWD7hrsf4sz1ZBdTrW33YXbTI++/LlNd2/H8q9Urfz6fEBRMQp/h/DLz6jQ8FMlTuTCaJX&#10;wI/EP+Vss7pnWylI1yuQRS6v4YsfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMKcN6oR&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACZk&#10;OTzcAAAABAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="47A51D70" id="Text Box 30" o:spid="_x0000_s1048" type="#_x0000_t202" style="width:426.5pt;height:13.25pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmKB7JEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliradLV0WYS0&#10;XKSFD3AcJ7FwPGbsNilfz9hJu9zEAyKRrLE9PnPmzMzV9dgbdlToNdiSLxc5Z8pKqLVtS/75092z&#10;LWc+CFsLA1aV/KQ8v949fXI1uEKtoANTK2QEYn0xuJJ3Ibgiy7zsVC/8ApyydNkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt9Ml3yX8plEyfGgarwIzJSduIa2Y1iqu2e5KFC0K12k50xD/wKIX2lLQ&#10;C9StCIIdUP8G1WuJ4KEJCwl9Bk2jpUo5UDbL/JdsHjrhVMqFxPHuIpP/f7Dy/fHBfUQWxlcwUgFT&#10;Et7dg/zimYV9J2yrbhBh6JSoKfAySpYNzhfz0yi1L3wEqYZ3UFORxSFAAhob7KMqlCcjdCrA6SK6&#10;GgOTdLh+sdys13Ql6W652a5erlMIUZxfO/ThjYKeRaPkSEVN6OJ470NkI4qzSwzmwej6ThuTNthW&#10;e4PsKKgB9nn8Z/Sf3IxlQ8k3z4nH3yHy9P0JoteBOtnovuTbi5MoomyvbZ36LAhtJpsoGzvrGKWb&#10;RAxjNTJdl3yVSEZdK6hPpCzC1Lk0aWR0gN84G6hrS+6/HgQqzsxbS9WJLX428GxUZ0NYSU9LHjib&#10;zH2YRuHgULcdIU/1t3BDFWx0EveRxcyXOjFpPk9NbPUf98nrcbZ33wEAAP//AwBQSwMEFAAGAAgA&#10;AAAhACZkOTzcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjToNaVSFO&#10;hSrBgR5QQw8cnXhJIuJ1artp4OtZuNDLSKNZzbzNt5PtxYg+dI4ULBcJCKTamY4aBce3p7sNiBA1&#10;Gd07QgVfGGBbzG5ynRl3oQOOZWwEl1DItII2xiGTMtQtWh0WbkDi7MN5qyNb30jj9YXLbS/TJFlL&#10;qzvihVYPuGux/izPVkF1OtbfdhdtMj778uU13b8fyr1St/Pp8QFExCn+H8MvPqNDwUyVO5MJolfA&#10;j8Q/5WyzumdbKUjXK5BFLq/hix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZigeyRAC&#10;AAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJmQ5&#10;PNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0189D729" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="3" w:line="251" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>NOTIFICATION</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -14126,51 +14072,51 @@
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>FORM</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="23993BC1" id="Text Box 28" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:70.15pt;width:426.5pt;height:13pt;z-index:-251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFQbLLDgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0kLraao6TQ6hpAG&#10;Qxr8AMdxEgvHZ85uk/LrOTtphwbiAZFI1tl3/vzdd3fb67E37KjQa7AlXy5yzpSVUGvblvzrl7tX&#10;V5z5IGwtDFhV8pPy/Hr38sV2cIVaQQemVsgIxPpicCXvQnBFlnnZqV74BThlydkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt5OT7xJ+0ygZHprGq8BMyYlbSCumtYprttuKokXhOi1nGuIfWPRCW3r0&#10;AnUrgmAH1L9B9VoieGjCQkKfQdNoqVIOlM0yf5bNYyecSrmQON5dZPL/D1Z+Oj66z8jC+BZGKmBK&#10;wrt7kN88s7DvhG3VDSIMnRI1PbyMkmWD88V8NUrtCx9BquEj1FRkcQiQgMYG+6gK5ckInQpwuoiu&#10;xsAkHa7fLDfrNbkk+chc5qkqmSjOtx368F5Bz6JRcqSiJnRxvPchshHFOSQ+5sHo+k4bkzbYVnuD&#10;7CioAfZ5/FMCz8KMZUPJN6+Jx98h8vT9CaLXgTrZ6L7kV5cgUUTZ3tk69VkQ2kw2UTZ21jFKN4kY&#10;xmpkui75KpGMulZQn0hZhKlzadLI6AB/cDZQ15bcfz8IVJyZD5aqE1v8bODZqM6GsJKuljxwNpn7&#10;MI3CwaFuO0Ke6m/hhirY6CTuE4uZL3Vi0nyemtjqv+5T1NNs734CAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIjPYF3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1G6KIghxKlQJ&#10;Bjqghg6MTnwkEfE5xG4a+PVcJtju3Xt6912+nV0vJhxD50nDeqVAINXedtRoOL493dyBCNGQNb0n&#10;1PCNAbbF5UVuMuvPdMCpjI3gEgqZ0dDGOGRShrpFZ8LKD0jsffjRmchybKQdzZnLXS8TpVLpTEd8&#10;oTUD7lqsP8uT01B9Hesft4tOTc9j+fKa7N8P5V7r66v58QFExDn+hWHBZ3QomKnyJ7JB9KzT+zVH&#10;ebhVGxBLQiUJr6rFSzcgi1z+f6L4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIVBsssO&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAiM&#10;9gXfAAAADAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="23993BC1" id="Text Box 28" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:70.15pt;width:426.5pt;height:13pt;z-index:-251627520;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2sxieDgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0kLraao6TQ6hpAG&#10;Qxr8AMdxEgvHZ85uk/LrOTtphwbiAZFI1tl3/nz33Xfb67E37KjQa7AlXy5yzpSVUGvblvzrl7tX&#10;V5z5IGwtDFhV8pPy/Hr38sV2cIVaQQemVsgIxPpicCXvQnBFlnnZqV74BThlydkA9iLQFtusRjEQ&#10;em+yVZ5vsgGwdghSeU+nt5OT7xJ+0ygZHprGq8BMySm3kFZMaxXXbLcVRYvCdVrOaYh/yKIX2tKj&#10;F6hbEQQ7oP4NqtcSwUMTFhL6DJpGS5VqoGqW+bNqHjvhVKqFyPHuQpP/f7Dy0/HRfUYWxrcwUgNT&#10;Ed7dg/zmmYV9J2yrbhBh6JSo6eFlpCwbnC/mq5FqX/gIUg0foaYmi0OABDQ22EdWqE5G6NSA04V0&#10;NQYm6XD9ZrlZr8klyUfmMk9dyURxvu3Qh/cKehaNkiM1NaGL470PMRtRnEPiYx6Mru+0MWmDbbU3&#10;yI6CBLDP458KeBZmLBtKvnlNefwdIk/fnyB6HUjJRvclv7oEiSLS9s7WSWdBaDPZlLKxM4+RuonE&#10;MFYj03XJV4nlyGsF9YmYRZiUS5NGRgf4g7OBVFty//0gUHFmPljqTpT42cCzUZ0NYSVdLXngbDL3&#10;YRqFg0PddoQ89d/CDXWw0YncpyzmfEmJifN5aqLUf92nqKfZ3v0EAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIjPYF3wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1G6KIghxKlQJ&#10;Bjqghg6MTnwkEfE5xG4a+PVcJtju3Xt6912+nV0vJhxD50nDeqVAINXedtRoOL493dyBCNGQNb0n&#10;1PCNAbbF5UVuMuvPdMCpjI3gEgqZ0dDGOGRShrpFZ8LKD0jsffjRmchybKQdzZnLXS8TpVLpTEd8&#10;oTUD7lqsP8uT01B9Hesft4tOTc9j+fKa7N8P5V7r66v58QFExDn+hWHBZ3QomKnyJ7JB9KzT+zVH&#10;ebhVGxBLQiUJr6rFSzcgi1z+f6L4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADazGJ4O&#10;AgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAiM&#10;9gXfAAAADAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="2059E548" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:line="250" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>ACKNOWLEDGEMENT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-7"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -14363,59 +14309,57 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E56307">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>by email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to:-</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6D7680D7" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E555EEF" w14:textId="05013FFA" w:rsidR="00E56307" w:rsidRDefault="00E56307" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00DE26C1">
           <w:rPr>
@@ -14575,100 +14519,100 @@
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ARRANGEMENTS</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48961A6D" id="Text Box 27" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.65pt;width:426.5pt;height:12pt;z-index:-251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/JKHeEAIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlW62ipqulyyKk&#10;5SItfIDjOImF4zFjt0n5esZO00UL4gGRSNbYMz6eOXNmezP2hh0Veg225MtFzpmyEmpt25J//XL/&#10;6pozH4SthQGrSn5Snt/sXr7YDq5QK+jA1AoZgVhfDK7kXQiuyDIvO9ULvwCnLDkbwF4E2mKb1SgG&#10;Qu9NtsrzTTYA1g5BKu/p9G5y8l3Cbxolw6em8SowU3LKLaQV01rFNdttRdGicJ2W5zTEP2TRC23p&#10;0QvUnQiCHVD/BtVrieChCQsJfQZNo6VKNVA1y/xZNY+dcCrVQuR4d6HJ/z9Y+fH46D4jC+MbGKmB&#10;qQjvHkB+88zCvhO2VbeIMHRK1PTwMlKWDc4X56uRal/4CFINH6CmJotDgAQ0NthHVqhORujUgNOF&#10;dDUGJulwfbXcrNfkkuRbrldXeepKJor5tkMf3inoWTRKjtTUhC6ODz7EbEQxh8THPBhd32tj0gbb&#10;am+QHQUJYJ/HPxXwLMxYNpR885ry+DtEnr4/QfQ6kJKN7kt+fQkSRaTtra2TzoLQZrIpZWPPPEbq&#10;JhLDWI1M1yVfJZYjrxXUJ2IWYVIuTRoZHeAPzgZSbcn994NAxZl5b6k7UeKzgbNRzYawkq6WPHA2&#10;mfswjcLBoW47Qp76b+GWOtjoRO5TFud8SYmJ8/PURKn/uk9RT7O9+wkAAP//AwBQSwMEFAAGAAgA&#10;AAAhAP2wWXffAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6JDZq10EFQpwK&#10;VYKBDqihA6MTmyQiPgfbTQNPz3Uq43/36b/vivXsBjbZEHuPCpYLAcxi402PrYL9+/PNPbCYNBo9&#10;eLQKfmyEdXl5Uejc+CPu7FSlllEJxlwr6FIac85j01mn48KPFmn36YPTiWJouQn6SOVu4FKIFXe6&#10;R7rQ6dFuOtt8VQenoP7eN79uk5yYXkL1+ia3H7tqq9T11fz0CCzZOZ1hOOmTOpTkVPsDmsgGyquH&#10;JaEKZJYBOwFCSprUCm7vMuBlwf+/UP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvySh&#10;3hACAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;/bBZd98AAAAKAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" fillcolor="silver" strokeweight=".5pt">
+              <v:shape w14:anchorId="48961A6D" id="Text Box 27" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:84.55pt;margin-top:11.65pt;width:426.5pt;height:12pt;z-index:-251626496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqM14gEQIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlW62ipqulyyKk&#10;5SItfIDjOImF4zFjt0n5esZO00UL4gGRSNbYHp+ZOWdmezP2hh0Veg225MtFzpmyEmpt25J//XL/&#10;6pozH4SthQGrSn5Snt/sXr7YDq5QK+jA1AoZgVhfDK7kXQiuyDIvO9ULvwCnLF02gL0ItMU2q1EM&#10;hN6bbJXnm2wArB2CVN7T6d10yXcJv2mUDJ+axqvATMkpt5BWTGsV12y3FUWLwnVantMQ/5BFL7Sl&#10;oBeoOxEEO6D+DarXEsFDExYS+gyaRkuVaqBqlvmzah474VSqhcjx7kKT/3+w8uPx0X1GFsY3MJKA&#10;qQjvHkB+88zCvhO2VbeIMHRK1BR4GSnLBueL89NItS98BKmGD1CTyOIQIAGNDfaRFaqTEToJcLqQ&#10;rsbAJB2ur5ab9ZquJN0t16urPKmSiWJ+7dCHdwp6Fo2SI4ma0MXxwYeYjShmlxjMg9H1vTYmbbCt&#10;9gbZUVAD7PP4pwKeuRnLhpJvXlMef4fI0/cniF4H6mSj+5JfX5xEEWl7a+vUZ0FoM9mUsrFnHiN1&#10;E4lhrEam65KvVjFC5LWC+kTMIkydS5NGRgf4g7OBurbk/vtBoOLMvLekTmzx2cDZqGZDWElPSx44&#10;m8x9mEbh4FC3HSFP+lu4JQUbnch9yuKcL3Vi4vw8NbHVf90nr6fZ3v0EAAD//wMAUEsDBBQABgAI&#10;AAAAIQD9sFl33wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiQ2atdBBUKc&#10;ClWCgQ6ooQOjE5skIj4H200DT891KuN/9+m/74r17AY22RB7jwqWCwHMYuNNj62C/fvzzT2wmDQa&#10;PXi0Cn5shHV5eVHo3Pgj7uxUpZZRCcZcK+hSGnPOY9NZp+PCjxZp9+mD04liaLkJ+kjlbuBSiBV3&#10;uke60OnRbjrbfFUHp6D+3je/bpOcmF5C9fomtx+7aqvU9dX89Ags2TmdYTjpkzqU5FT7A5rIBsqr&#10;hyWhCmSWATsBQkqa1Apu7zLgZcH/v1D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGoz&#10;XiARAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AP2wWXffAAAACgEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" fillcolor="silver" strokeweight=".5pt">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="0F4FF98C" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
                       <w:pPr>
                         <w:spacing w:before="2" w:line="228" w:lineRule="exact"/>
                         <w:ind w:left="105"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>INTERVIEW</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> ARRANGEMENTS</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB62854" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D35F715" w14:textId="02CDD3F0" w:rsidR="008D1F00" w:rsidRPr="00E56307" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
+    <w:p w14:paraId="1D35F715" w14:textId="22182857" w:rsidR="008D1F00" w:rsidRPr="00E56307" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:spacing w:before="94"/>
         <w:ind w:left="240" w:right="280"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>is</w:t>
@@ -14762,58 +14706,56 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>selected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>interview</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
@@ -14867,89 +14809,127 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">week </w:t>
       </w:r>
       <w:r w:rsidRPr="00E56307">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ending </w:t>
       </w:r>
+      <w:r w:rsidR="004F6D1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6D1B" w:rsidRPr="004F6D1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6D1B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Octo</w:t>
+      </w:r>
       <w:r w:rsidR="00E56307" w:rsidRPr="00E56307">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve">ber </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56307">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and interviews </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5C52">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56307">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be held </w:t>
       </w:r>
       <w:r w:rsidR="00E56307" w:rsidRPr="00E56307">
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>during the following week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56307">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0F61">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please note the revised closing date of 30</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0F61" w:rsidRPr="007B0F61">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00E56307" w:rsidRPr="00E56307">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="007B0F61">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A54AEEE" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B2FDD0F" w14:textId="77777777" w:rsidR="008D1F00" w:rsidRDefault="008D1F00" w:rsidP="008D1F00">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5080"/>
           <w:tab w:val="left" w:pos="8503"/>
         </w:tabs>
         <w:spacing w:before="162"/>
         <w:ind w:left="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -15129,74 +15109,78 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D734A846">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2102950958">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D1F00"/>
     <w:rsid w:val="000A156E"/>
+    <w:rsid w:val="000D39A1"/>
     <w:rsid w:val="00250CBE"/>
     <w:rsid w:val="0031214C"/>
     <w:rsid w:val="003E154C"/>
     <w:rsid w:val="00436F7A"/>
     <w:rsid w:val="004F397F"/>
+    <w:rsid w:val="004F6D1B"/>
     <w:rsid w:val="00533C6E"/>
+    <w:rsid w:val="007B0F61"/>
     <w:rsid w:val="008D1F00"/>
+    <w:rsid w:val="00AA5C52"/>
     <w:rsid w:val="00CD4068"/>
     <w:rsid w:val="00DD76CF"/>
     <w:rsid w:val="00E56307"/>
+    <w:rsid w:val="00E91DE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14D64AEA"/>
@@ -16476,54 +16460,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>965</Words>
-  <Characters>5507</Characters>
+  <Words>975</Words>
+  <Characters>5558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6460</CharactersWithSpaces>
+  <CharactersWithSpaces>6520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alison Hannath</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>